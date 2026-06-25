--- v0 (2026-01-10)
+++ v1 (2026-06-25)
@@ -189,51 +189,51 @@
         <w:t xml:space="preserve">Over: Social Enterprise NL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Social Enterprise NL is aanjager van de groeiende beweging van sociaal ondernemers die werken aan een economie waarin winst voor iedereen wordt gecreëerd. Sociale ondernemingen zijn bedrijven met een primair maatschappelijk doel, een innovatieve en schaalbare aanpak, en een duurzaam verdienmodel. Voor meer informatie: www.social-enterprise.nl</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>